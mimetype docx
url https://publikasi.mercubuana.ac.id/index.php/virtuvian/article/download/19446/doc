--- v0 (2026-01-16)
+++ v1 (2026-06-30)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3B3C5F80" w14:textId="6F722248" w:rsidR="00C01646" w:rsidRDefault="00653A21" w:rsidP="004B48AD">
       <w:pPr>
         <w:pStyle w:val="1Judul"/>
       </w:pPr>
       <w:r w:rsidRPr="00653A21">
         <w:t>PANDUAN PENULISAN JURNAL ILMIAH VITRUVIAN</w:t>
       </w:r>
       <w:r w:rsidR="006072D5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006072D5" w:rsidRPr="00C5681E">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:t>(uppercase arial 14</w:t>
       </w:r>
       <w:r w:rsidR="00C5681E" w:rsidRPr="00C5681E">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="8"/>
         </w:rPr>
@@ -358,1598 +359,643 @@
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Arial </w:t>
       </w:r>
       <w:r w:rsidR="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">pt </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1)</w:t>
+        <w:t>pt spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15EB7C59" w14:textId="2C8D7292" w:rsidR="00256128" w:rsidRDefault="00256128" w:rsidP="00526A1A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Vitruvian</w:t>
       </w:r>
       <w:r w:rsidRPr="00256128">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> vol </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="00256128">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">x no y </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00057033">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>bulan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00256128">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202x</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F4CA64" w14:textId="7C517967" w:rsidR="002F3D2E" w:rsidRPr="002F3D2E" w:rsidRDefault="002F3D2E" w:rsidP="00526A1A">
+    <w:p w14:paraId="64F4CA64" w14:textId="06A6C9BA" w:rsidR="002F3D2E" w:rsidRPr="002F3D2E" w:rsidRDefault="00094065" w:rsidP="00526A1A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Diterima</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Artikel Masuk</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3D2E">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>: 01 01 2020</w:t>
       </w:r>
       <w:r w:rsidR="000B4AB9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003756FF">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000B4AB9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002F3D2E">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F3D2E">
+      <w:r w:rsidR="002F3D2E" w:rsidRPr="002F3D2E">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
       <w:r w:rsidR="000B4AB9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003756FF">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000B4AB9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F3D2E">
+      <w:r w:rsidR="002F3D2E" w:rsidRPr="002F3D2E">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="002F3D2E">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Direvisi</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Direvisi: 01 03 2020 </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4AB9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">: 01 03 2020 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B4AB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003756FF">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003756FF">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4AB9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B4AB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F3D2E">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">| </w:t>
+      </w:r>
+      <w:r w:rsidR="003756FF">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">| </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003756FF">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4AB9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="000B4AB9">
+      <w:r w:rsidR="002F3D2E">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Disetujui:</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3D2E" w:rsidRPr="002F3D2E">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Disetujui</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F3D2E">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002F3D2E">
+        <w:t>01 05 2020</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3D2E" w:rsidRPr="002F3D2E">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003756FF">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>01 05 2020</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002F3D2E">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4AB9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003756FF">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002F3D2E" w:rsidRPr="002F3D2E">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">| </w:t>
       </w:r>
       <w:r w:rsidR="000B4AB9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002F3D2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003756FF">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">| </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000B4AB9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003756FF">
+      <w:r w:rsidR="002F3D2E">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B4AB9">
+        <w:t>Diterbitkan:</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3D2E" w:rsidRPr="002F3D2E">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="002F3D2E">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Diterbitkan</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>30 06 2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0919FEC1" w14:textId="10F22D69" w:rsidR="002F3D2E" w:rsidRPr="00526A1A" w:rsidRDefault="00526A1A" w:rsidP="00526A1A">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Arial </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">pt </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1)</w:t>
+        <w:t>pt spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="395D31C3" w14:textId="5083A243" w:rsidR="00C638E0" w:rsidRPr="00BF3FB9" w:rsidRDefault="00C638E0" w:rsidP="00B406F8">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ABSTRAK</w:t>
       </w:r>
       <w:r w:rsidR="00B406F8" w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk55289924"/>
       <w:r w:rsidR="00B406F8" w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1, after 6pt)</w:t>
+        <w:t>(Arial 10pt, spasi 1, after 6pt)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="474AD976" w14:textId="12347BA3" w:rsidR="00D220BE" w:rsidRPr="00BF3FB9" w:rsidRDefault="00E66D0D" w:rsidP="00653A21">
       <w:pPr>
         <w:pStyle w:val="6Abstrak"/>
         <w:rPr>
           <w:rStyle w:val="07-SciencePG-Email-address-contentChar"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:rStyle w:val="05-SciencePG-AffiliationChar"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sampaikan</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BF3FB9">
+        <w:t xml:space="preserve">Sampaikan abstrak dalam bahasa Indonesia diusahakan maksimum 300 kata, yang secara singkat memberikan gambaran keseluruhan isi dari artikel meliputi </w:t>
+      </w:r>
+      <w:r w:rsidR="008F1595">
         <w:rPr>
           <w:rStyle w:val="05-SciencePG-AffiliationChar"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>latar belakang, tujuan penelitian, metode, serta temuan dari penelitian</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:rStyle w:val="05-SciencePG-AffiliationChar"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>abstrak</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BF3FB9">
+        <w:t>. Abstrak harus jelas,</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1595">
         <w:rPr>
           <w:rStyle w:val="05-SciencePG-AffiliationChar"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:rStyle w:val="05-SciencePG-AffiliationChar"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>dalam</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BF3FB9">
+        <w:t>deskriptif, dan dapat memberikan gambaran singkat terkait masalah yang diteliti.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B406F8" w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:rStyle w:val="05-SciencePG-AffiliationChar"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...722 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00B406F8" w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>(Arial 10pt, spasi 1, before 6pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D85529F" w14:textId="28E183C5" w:rsidR="00D220BE" w:rsidRPr="00BF3FB9" w:rsidRDefault="00D220BE" w:rsidP="00653A21">
+      <w:pPr>
+        <w:pStyle w:val="6Abstrak"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF3FB9">
+        <w:rPr>
+          <w:rStyle w:val="07-SciencePG-Email-address-contentChar"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kata Kunci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3FB9">
+        <w:rPr>
+          <w:rStyle w:val="07-SciencePG-Email-address-contentChar"/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66D0D" w:rsidRPr="00BF3FB9">
+        <w:rPr>
+          <w:rStyle w:val="07-SciencePG-Email-address-contentChar"/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Maksimal 5 kata kunci</w:t>
+      </w:r>
+      <w:r w:rsidR="00B406F8" w:rsidRPr="00BF3FB9">
+        <w:rPr>
+          <w:rStyle w:val="07-SciencePG-Email-address-contentChar"/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00B406F8" w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>spasi</w:t>
-[...112 lines deleted...]
-        <w:t xml:space="preserve"> 1, before 6pt)</w:t>
+        <w:t>(Arial 10pt, spasi 1, before 6pt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EBF4D91" w14:textId="4EEBEF9B" w:rsidR="00C638E0" w:rsidRPr="00BF3FB9" w:rsidRDefault="00B406F8" w:rsidP="00B406F8">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1)</w:t>
+        <w:t>(Arial 10pt spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0F892C" w14:textId="4C2D5394" w:rsidR="00CF5831" w:rsidRPr="00BF3FB9" w:rsidRDefault="00B406F8" w:rsidP="00B406F8">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1)</w:t>
+        <w:t>(Arial 10pt spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B0E1A20" w14:textId="1904089B" w:rsidR="00501786" w:rsidRPr="00BF3FB9" w:rsidRDefault="002B39F9" w:rsidP="00653A21">
       <w:pPr>
         <w:pStyle w:val="5BabUtama"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
       <w:r w:rsidR="00BF3FB9" w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF3FB9" w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 6pt</w:t>
+        <w:t>(Arial 10pt, spasi 1, after 6pt</w:t>
       </w:r>
       <w:r w:rsidR="00BF3FB9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, italic</w:t>
       </w:r>
       <w:r w:rsidR="00BF3FB9" w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="170D1FDC" w14:textId="570173AE" w:rsidR="00D220BE" w:rsidRPr="00BF3FB9" w:rsidRDefault="000906A6" w:rsidP="00653A21">
       <w:pPr>
         <w:pStyle w:val="6Abstrak"/>
         <w:rPr>
@@ -1968,1357 +1014,436 @@
         </w:rPr>
         <w:t xml:space="preserve">Submit an abstract in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
       <w:r w:rsidRPr="000906A6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> with a maximum of 300 words, which briefly provides an overall description of the contents of the article including background, research objectives, methods, and findings from the study. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The abstract</w:t>
       </w:r>
       <w:r w:rsidRPr="000906A6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> must be clear, descriptive, and can provide a brief description of the problem under study.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> must be clear, descriptive, and can provide a brief description of the problem under study. </w:t>
       </w:r>
       <w:r w:rsidR="00BF3FB9" w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1, </w:t>
+        <w:t xml:space="preserve">(Arial 10pt, spasi 1, </w:t>
       </w:r>
       <w:r w:rsidR="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>before</w:t>
       </w:r>
       <w:r w:rsidR="00BF3FB9" w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6pt, italic)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D8BF37E" w14:textId="509F5CD9" w:rsidR="00D220BE" w:rsidRPr="00BF3FB9" w:rsidRDefault="00D220BE" w:rsidP="00E66D0D">
       <w:pPr>
         <w:pStyle w:val="6Abstrak"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:rStyle w:val="04-SciencePG-AuthorChar"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E66D0D" w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Maksimal</w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Maksimal 5 kata kunci</w:t>
+      </w:r>
       <w:r w:rsidR="00BF3FB9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF3FB9" w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1, </w:t>
+        <w:t xml:space="preserve">(Arial 10pt, spasi 1, </w:t>
       </w:r>
       <w:r w:rsidR="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>before</w:t>
       </w:r>
       <w:r w:rsidR="00BF3FB9" w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6pt, italic)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55040DB1" w14:textId="77777777" w:rsidR="00DA1AEC" w:rsidRPr="00BF3FB9" w:rsidRDefault="00DA1AEC" w:rsidP="00DA1AEC">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1)</w:t>
+        <w:t>(Arial 10pt spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0907EF" w14:textId="5CAB07CA" w:rsidR="00E80A4B" w:rsidRPr="00DA1AEC" w:rsidRDefault="00DA1AEC" w:rsidP="00DA1AEC">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1)</w:t>
+        <w:t>(Arial 10pt spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7285A11E" w14:textId="77777777" w:rsidR="00A35675" w:rsidRPr="00A82FDE" w:rsidRDefault="00A35675" w:rsidP="00DA1AEC">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00A35675" w:rsidRPr="00A82FDE" w:rsidSect="00DB2DD6">
+        <w:sectPr w:rsidR="00A35675" w:rsidRPr="00A82FDE" w:rsidSect="00CD6C86">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="even" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="257" w:other="257"/>
           <w:pgNumType w:start="67"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B8302D9" w14:textId="2CFD8737" w:rsidR="00647791" w:rsidRPr="00CF5831" w:rsidRDefault="000553C2" w:rsidP="002F531A">
       <w:pPr>
         <w:pStyle w:val="5BabUtama"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009353BA">
         <w:t>PENDAHULUAN</w:t>
       </w:r>
       <w:r w:rsidR="002F531A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F531A" w:rsidRPr="004C2E1B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 10pt,</w:t>
+        <w:t>(Arial 10pt,</w:t>
       </w:r>
       <w:r w:rsidR="002F531A" w:rsidRPr="004C2E1B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Uppercase, Bold,</w:t>
       </w:r>
       <w:r w:rsidR="002F531A" w:rsidRPr="004C2E1B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
-        <w:t xml:space="preserve"> spasi 1, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002F531A" w:rsidRPr="004C2E1B">
+        <w:t xml:space="preserve"> spasi 1, after 6pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C10F78E" w14:textId="092BF8BB" w:rsidR="009353BA" w:rsidRDefault="009353BA" w:rsidP="009353BA">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel di tulis dengan menggunakan Arial 10 dengan jarak antar baris adalah satu spasi.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E77B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel akan dicetak dengan tinta hitam pada kertas HVS putih ukuran A4. Panjang artikel maksimal 20 halaman. Artikel dapat ditulis dalam bahasa Indonesia maupun dalam bahasa Inggris. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A44B6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Jumlah halaman artikel harus genap.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91593">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91593" w:rsidRPr="00BF3FB9">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Arial 10pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52081925" w14:textId="22FA5963" w:rsidR="0014387D" w:rsidRPr="0014387D" w:rsidRDefault="0014387D" w:rsidP="0014387D">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF3FB9">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Arial 10pt spasi 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AF1995" w14:textId="192465AE" w:rsidR="0014387D" w:rsidRPr="00382072" w:rsidRDefault="00A91593" w:rsidP="00382072">
+      <w:pPr>
+        <w:pStyle w:val="7Subbab"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tata Cara Penulisan</w:t>
+      </w:r>
+      <w:r w:rsidR="00382072">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00382072" w:rsidRPr="004C2E1B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
-        <w:t>after</w:t>
-[...669 lines deleted...]
-        <w:t xml:space="preserve"> 10pt,</w:t>
+        <w:t>(Arial 10pt,</w:t>
       </w:r>
       <w:r w:rsidR="00382072" w:rsidRPr="004C2E1B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00382072">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Capitalized Each Word</w:t>
       </w:r>
       <w:r w:rsidR="00382072" w:rsidRPr="004C2E1B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, Bold,</w:t>
       </w:r>
       <w:r w:rsidR="00382072" w:rsidRPr="004C2E1B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04CFBDD3" w14:textId="6E839A51" w:rsidR="00A91593" w:rsidRPr="00A91593" w:rsidRDefault="00A91593" w:rsidP="00807F08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A91593">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Teks </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A91593">
+        <w:t>Teks diketik di dalam sebuah luasan print dengan</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>diketik</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> tipe </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91593">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>mirror margins</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91593">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>dengan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">dengan rincian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91593">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">margin 3 cm dari atas, 3 cm dari </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91593">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>, 2</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>rincian</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91593">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm dari bawah dan</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> 2.5 cm dari luar</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91593">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">margin 3 cm </w:t>
-[...171 lines deleted...]
-        <w:t xml:space="preserve"> A4. Layout: </w:t>
+        <w:t xml:space="preserve"> kertas. Ukuran kertas A4. Layout: </w:t>
       </w:r>
       <w:r w:rsidRPr="00807F08">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>header</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91593">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00807F08">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>1.27 cm</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91593">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
@@ -3339,1292 +1464,255 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00807F08">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>1.27</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91593">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C89D31" w14:textId="5418A4BD" w:rsidR="00D11A9E" w:rsidRDefault="00A91593" w:rsidP="00807F08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A91593">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Isi </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Isi artikel diketik dalam format dua kolom (lebar kolom </w:t>
+      </w:r>
+      <w:r w:rsidR="00807F08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>adalah 7 cm</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A91593">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>artikel</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A91593">
+        <w:t xml:space="preserve"> dan spasi kolom </w:t>
+      </w:r>
+      <w:r w:rsidR="00807F08">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...131 lines deleted...]
-        <w:t xml:space="preserve"> 1.</w:t>
+        <w:t>adalah 1.</w:t>
       </w:r>
       <w:r w:rsidR="00561BCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00D11A9E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00807F08">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>cm</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91593">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="739E05FE" w14:textId="2B37B933" w:rsidR="007E77B4" w:rsidRDefault="00A91593" w:rsidP="00807F08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A91593">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D4D5161" w14:textId="02265202" w:rsidR="007E77B4" w:rsidRPr="00D11A9E" w:rsidRDefault="00D11A9E" w:rsidP="00D11A9E">
       <w:pPr>
         <w:pStyle w:val="7Subbab"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Penjelasan</w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Penjelasan Bab Pendahuluan</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="71F5C951" w14:textId="41E441EB" w:rsidR="009353BA" w:rsidRPr="00B36D9A" w:rsidRDefault="009353BA" w:rsidP="009353BA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bab </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Bab pendahuluan menguraikan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EBD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dengan jelas latar belakang </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pendahuluan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">permasalahan yang diselesaikan, isu-isu yang terkait dengan masalah penelitian, serta ulasan </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>penelitian relevan yang telah dilakukan sebelumnya, baik oleh peneliti sendiri maupun oleh peneliti lain.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36D9A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>menguraikan</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A95EBD">
+        <w:t xml:space="preserve"> Anda perlu menuliskan posisi penelitian anda terhadap perkembangan penelitian di bidang artikel anda</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2DF6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...726 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>, sehingga anda bisa mengisi kekosongan penelitian pada perkembangan penelitian saat ini (</w:t>
       </w:r>
       <w:r w:rsidR="009D2DF6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">gap </w:t>
       </w:r>
       <w:r w:rsidR="009D2DF6" w:rsidRPr="009D2DF6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>research</w:t>
       </w:r>
       <w:r w:rsidR="009D2DF6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B36D9A" w:rsidRPr="009D2DF6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Tuliskan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B36D9A" w:rsidRPr="00B36D9A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...125 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> dengan jelas, apa kebaruan dari penelitian anda (</w:t>
       </w:r>
       <w:r w:rsidR="00B36D9A" w:rsidRPr="00B36D9A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>novelty</w:t>
       </w:r>
       <w:r w:rsidR="00B36D9A" w:rsidRPr="00B36D9A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D39143F" w14:textId="1B6CD0CB" w:rsidR="009353BA" w:rsidRPr="009A27D4" w:rsidRDefault="009A27D4" w:rsidP="009A27D4">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BF3FB9">
+        <w:t>(Arial 10pt spasi 1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>spasi</w:t>
-[...40 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> sebelum gambar</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11CA9D6A" w14:textId="77777777" w:rsidR="009353BA" w:rsidRPr="00A95EBD" w:rsidRDefault="009353BA" w:rsidP="009353BA">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F05AE99" wp14:editId="18083253">
             <wp:extent cx="2520000" cy="1874584"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 1" descr="Jellyfish.jpg"/>
@@ -4703,193 +1791,96 @@
       </w:r>
       <w:r w:rsidRPr="009353BA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009353BA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Abc</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="65EFE15A" w14:textId="77777777" w:rsidR="009353BA" w:rsidRDefault="009353BA" w:rsidP="009353BA">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>Sumber</w:t>
-[...36 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Sumber : Penulis, Tahun</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3EA526DE" w14:textId="373D6E29" w:rsidR="009353BA" w:rsidRDefault="009A27D4" w:rsidP="009A27D4">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BF3FB9">
+        <w:t>(Arial 10pt spasi 1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>spasi</w:t>
-[...56 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> setelah nama gambar</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D0DF13" w14:textId="6CC1B207" w:rsidR="009353BA" w:rsidRDefault="009353BA" w:rsidP="009353BA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Gambar harus diletakkan dengan pengaturan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:lang w:val="sv-SE"/>
@@ -4900,427 +1891,139 @@
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> untuk menghindari perubahan letak gambar saat dilakukan penyesuaian.</w:t>
       </w:r>
       <w:r w:rsidR="009D0DB9">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gambar tidak boleh melewati batas yaitu dengan lebar tidak lebih dari 7 cm. Gambar dilengkapi dengan nomor gambar yang diletakkan di bawah gambar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1A0AC4" w14:textId="77777777" w:rsidR="009D2DF6" w:rsidRPr="0014387D" w:rsidRDefault="009D2DF6" w:rsidP="009D2DF6">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1)</w:t>
+        <w:t>(Arial 10pt spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="081BD7D3" w14:textId="77777777" w:rsidR="009D2DF6" w:rsidRPr="0014387D" w:rsidRDefault="009D2DF6" w:rsidP="009D2DF6">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1)</w:t>
+        <w:t>(Arial 10pt spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F7D7997" w14:textId="77777777" w:rsidR="009353BA" w:rsidRPr="000613A1" w:rsidRDefault="009353BA" w:rsidP="009353BA">
       <w:pPr>
         <w:pStyle w:val="5BabUtama"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000613A1">
         <w:t xml:space="preserve">METODOLOGI </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BAE6DBE" w14:textId="77777777" w:rsidR="009353BA" w:rsidRDefault="009353BA" w:rsidP="009353BA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bab </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Bab metodologi berisi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EBD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">metodologi pengumpulan data, metodologi pengolahan data, </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>metodologi</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>serta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EBD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metodologi analisis data</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DB9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>berisi</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Bab ini juga menjelaskan terkait objek studi, variabel penelitian,</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DB9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instrument penelitian</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...275 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> serta lokasi penelitian.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB514B3" w14:textId="77777777" w:rsidR="009353BA" w:rsidRPr="00A95EBD" w:rsidRDefault="009353BA" w:rsidP="009353BA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46E7E879" w14:textId="77777777" w:rsidR="009353BA" w:rsidRPr="00A95EBD" w:rsidRDefault="009353BA" w:rsidP="006D5174">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:noProof/>
         </w:rPr>
@@ -5411,598 +2114,138 @@
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006D5174">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="006D5174">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009353BA" w:rsidRPr="006D5174">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lokasi </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Lokasi penelitian</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="35317AEE" w14:textId="77777777" w:rsidR="005230BC" w:rsidRPr="0014387D" w:rsidRDefault="005230BC" w:rsidP="005230BC">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1)</w:t>
+        <w:t>(Arial 10pt spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621FE5C8" w14:textId="77777777" w:rsidR="005230BC" w:rsidRPr="0014387D" w:rsidRDefault="005230BC" w:rsidP="005230BC">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1)</w:t>
+        <w:t>(Arial 10pt spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="646FCA3A" w14:textId="77777777" w:rsidR="009353BA" w:rsidRPr="000613A1" w:rsidRDefault="009353BA" w:rsidP="00861AF2">
       <w:pPr>
         <w:pStyle w:val="5BabUtama"/>
       </w:pPr>
       <w:r w:rsidRPr="000613A1">
         <w:t xml:space="preserve">HASIL DAN </w:t>
       </w:r>
       <w:r w:rsidRPr="00861AF2">
         <w:t>PEMBAHASAN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FAE06B0" w14:textId="77777777" w:rsidR="009353BA" w:rsidRPr="009D0DB9" w:rsidRDefault="009353BA" w:rsidP="0014387D">
       <w:pPr>
         <w:pStyle w:val="7Subbab"/>
       </w:pPr>
       <w:r w:rsidRPr="009D0DB9">
         <w:t>Bahasa, Satuan, dan Persamaan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42434BD4" w14:textId="77777777" w:rsidR="009353BA" w:rsidRDefault="009353BA" w:rsidP="009353BA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Penggunaan</w:t>
-[...263 lines deleted...]
-        <w:t xml:space="preserve"> (SI). </w:t>
+        <w:t xml:space="preserve">Penggunaan singkatan dan tanda-tanda diusahakan untuk mengikuti aturan nasional atau internasional. Satuan yang digunakan hendaknya mengikuti sistem satuan internasional (SI). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AC0DF34" w14:textId="77777777" w:rsidR="009353BA" w:rsidRDefault="009353BA" w:rsidP="009353BA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Persamaan</w:t>
-[...151 lines deleted...]
-        <w:t xml:space="preserve"> (1).</w:t>
+        <w:t>Persamaan atau hubungan matematik harus dicetak dan diberi penomoranseperti terlihat pada Persamaan (1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="443FA9E7" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRDefault="002F32D7" w:rsidP="009353BA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5965DEDB" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRDefault="002F32D7" w:rsidP="002F32D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="3969"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1276"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
@@ -6057,315 +2300,55 @@
     <w:p w14:paraId="34234C87" w14:textId="77777777" w:rsidR="009353BA" w:rsidRDefault="009353BA" w:rsidP="00D220BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="493BB022" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="002F32D7" w:rsidRDefault="002F32D7" w:rsidP="002F32D7">
       <w:pPr>
         <w:pStyle w:val="7Subbab"/>
       </w:pPr>
       <w:r w:rsidRPr="002F32D7">
         <w:t>Tabel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E0E112" w14:textId="77777777" w:rsidR="004246D5" w:rsidRDefault="002F32D7" w:rsidP="004246D5">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>Tabel</w:t>
-[...258 lines deleted...]
-        <w:t xml:space="preserve"> 1.</w:t>
+        <w:t>Tabel yang rapi dan jelas disertakan dalam teks serta harus dirujuk pada teks. Penomoran tabel diletakkan pada bagian atas tabel seperti terlihat pada Tabel 1.</w:t>
       </w:r>
       <w:r w:rsidR="004246D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004246D5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="004246D5" w:rsidRPr="009C278F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>abel</w:t>
       </w:r>
       <w:r w:rsidR="004246D5">
         <w:rPr>
@@ -6375,288 +2358,158 @@
         </w:rPr>
         <w:t xml:space="preserve"> atau gambar yang memiliki ukuran 1 halaman dapat dimuat menjadi 1 kolom.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B272569" w14:textId="2F336C3B" w:rsidR="004246D5" w:rsidRDefault="004246D5" w:rsidP="002F32D7">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42247178" w14:textId="77777777" w:rsidR="009D2DF6" w:rsidRDefault="009D2DF6" w:rsidP="009D2DF6">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">*Bila pada </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>*Bila pada isi tersisa 2 baris, maka tambahkan spasi dan mulai dari halaman baru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03275E9F" w14:textId="77777777" w:rsidR="00374860" w:rsidRDefault="00374860" w:rsidP="009D2DF6">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>isi</w:t>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EAB5ABC" w14:textId="77777777" w:rsidR="00374860" w:rsidRDefault="00374860" w:rsidP="009D2DF6">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38CDEB6F" w14:textId="77777777" w:rsidR="00374860" w:rsidRDefault="00374860" w:rsidP="009D2DF6">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>tersisa</w:t>
-[...120 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="62CBDE36" w14:textId="4218A219" w:rsidR="009D2DF6" w:rsidRDefault="009D2DF6" w:rsidP="009D2DF6"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7CBF15AD" w14:textId="49AF7E9D" w:rsidR="009D2DF6" w:rsidRDefault="009D2DF6" w:rsidP="009D2DF6"/>
     <w:p w14:paraId="27D31DFD" w14:textId="3F7025E5" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="004246D5">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004246D5">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Tabel</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Tabel </w:t>
       </w:r>
       <w:r w:rsidRPr="004246D5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="004246D5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabel \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="004246D5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F4B04">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="004246D5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="004246D5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004246D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Abcd</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="845"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1041"/>
+        <w:gridCol w:w="968"/>
+        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="1000"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w14:paraId="50066751" w14:textId="77777777" w:rsidTr="000554F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69323BAA" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="000554F5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4727D0E8" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="000554F5">
             <w:pPr>
@@ -6738,454 +2591,365 @@
           <w:p w14:paraId="20B66C17" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="000554F5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="115D7AC9" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="000554F5">
+          <w:p w14:paraId="115D7AC9" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="00D87D8E">
             <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A95EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>abc</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3C2EFC" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="000554F5">
+          <w:p w14:paraId="4A3C2EFC" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="00D87D8E">
             <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A95EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>abc</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01E35BB5" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="000554F5">
+          <w:p w14:paraId="01E35BB5" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="00D87D8E">
             <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A95EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>abc</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w14:paraId="5516EF95" w14:textId="77777777" w:rsidTr="000554F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C460679" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="000554F5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45731209" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="000554F5">
+          <w:p w14:paraId="45731209" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="00D87D8E">
             <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A95EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>abc</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A87B5CD" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="000554F5">
+          <w:p w14:paraId="6A87B5CD" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="00D87D8E">
             <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A95EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>abc</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7356696A" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="000554F5">
+          <w:p w14:paraId="7356696A" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="00D87D8E">
             <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A95EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>abc</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w14:paraId="770C6FFD" w14:textId="77777777" w:rsidTr="000554F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BF20C81" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="000554F5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD6A7DA" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="000554F5">
+          <w:p w14:paraId="3FD6A7DA" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="00D87D8E">
             <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A95EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>abc</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28F21AC2" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="000554F5">
+          <w:p w14:paraId="28F21AC2" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="00D87D8E">
             <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A95EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>abc</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF93FAB" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="000554F5">
+          <w:p w14:paraId="6AF93FAB" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="00D87D8E">
             <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A95EBD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>abc</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33313A44" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRDefault="002F32D7" w:rsidP="004246D5">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sumber</w:t>
-[...46 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Sumber : Penulis, Tahun</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="369C230E" w14:textId="77777777" w:rsidR="005230BC" w:rsidRPr="0014387D" w:rsidRDefault="005230BC" w:rsidP="005230BC">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1)</w:t>
+        <w:t>(Arial 10pt spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF9AA3A" w14:textId="5DF2CD88" w:rsidR="005230BC" w:rsidRDefault="005230BC" w:rsidP="005230BC">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1)</w:t>
+        <w:t>(Arial 10pt spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BB975A" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="004246D5" w:rsidRDefault="002F32D7" w:rsidP="004246D5">
       <w:pPr>
         <w:pStyle w:val="5BabUtama"/>
       </w:pPr>
       <w:r w:rsidRPr="004246D5">
         <w:t>KESIMPULAN DAN SARAN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAA4D8F" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="004246D5">
       <w:pPr>
         <w:pStyle w:val="A"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -7194,548 +2958,199 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kesimpulan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6E3627" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRDefault="002F32D7" w:rsidP="002F32D7">
       <w:pPr>
         <w:pStyle w:val="A"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bab kesimpulan harus mengindikasi secara jelas hasil yang diperoleh, kelebihan dan kekurangan dari penelian tersebut, serta kemungkinan dilakukan pengembangan selanjutnya. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B20296B" w14:textId="3E75D368" w:rsidR="002F32D7" w:rsidRDefault="002F32D7" w:rsidP="002F32D7">
+    <w:p w14:paraId="493C0CBB" w14:textId="7EA0BB45" w:rsidR="0014387D" w:rsidRPr="00374860" w:rsidRDefault="00374860" w:rsidP="00374860">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF3FB9">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Arial 10pt spasi 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE1D101" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00A95EBD" w:rsidRDefault="002F32D7" w:rsidP="0014387D">
+      <w:pPr>
+        <w:pStyle w:val="A"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Saran/Rekomendasi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111BD2C1" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRDefault="002F32D7" w:rsidP="002F32D7">
       <w:pPr>
         <w:pStyle w:val="A"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kesimpulan dapat berupa </w:t>
+        <w:t>Saran untuk</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>penjabaran narasi atau berupa pointer</w:t>
+        <w:t xml:space="preserve"> penelitian </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dengan menggunakan penomoran atau simbol</w:t>
-[...76 lines deleted...]
-        </w:rPr>
         <w:t>lebih lanjut untuk menutupi kekurangan pada penelitian yang telah dilakukan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B043A40" w14:textId="77777777" w:rsidR="005230BC" w:rsidRPr="0014387D" w:rsidRDefault="005230BC" w:rsidP="005230BC">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1)</w:t>
+        <w:t>(Arial 10pt spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C3B9885" w14:textId="77777777" w:rsidR="005230BC" w:rsidRPr="0014387D" w:rsidRDefault="005230BC" w:rsidP="005230BC">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FB9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Arial 10pt </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1)</w:t>
+        <w:t>(Arial 10pt spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62AAE60A" w14:textId="77777777" w:rsidR="002F32D7" w:rsidRPr="00620CEC" w:rsidRDefault="002F32D7" w:rsidP="004246D5">
       <w:pPr>
         <w:pStyle w:val="5BabUtama"/>
       </w:pPr>
       <w:r w:rsidRPr="00620CEC">
         <w:t>DAFTAR PUSTAKA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79284B47" w14:textId="0A31F8EF" w:rsidR="00F957D3" w:rsidRDefault="002F32D7" w:rsidP="00A67CF7">
+    <w:p w14:paraId="79284B47" w14:textId="7EA1E967" w:rsidR="00F957D3" w:rsidRDefault="002F32D7" w:rsidP="00A67CF7">
       <w:pPr>
         <w:pStyle w:val="A"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daftar </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Daftar pustaka hanya memuat pustaka yang secara langsung menjadi sumber kutipan. </w:t>
+      </w:r>
+      <w:r w:rsidR="005230BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>pustaka</w:t>
-[...275 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Penulisan daftar Pustaka mengikuti kaidah </w:t>
       </w:r>
       <w:r w:rsidR="009724E2" w:rsidRPr="009D2DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>APA Style</w:t>
       </w:r>
       <w:r w:rsidR="009724E2" w:rsidRPr="009D2DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7744,7996 +3159,714 @@
       <w:r w:rsidR="009724E2" w:rsidRPr="009D2DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sixth Edition</w:t>
       </w:r>
       <w:r w:rsidR="005230BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005230BC">
+      <w:r w:rsidR="009D2DF6" w:rsidRPr="00D87D8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Diharapkan</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="005230BC">
+        <w:t xml:space="preserve">Minimal jumlah daftar pustaka adalah 10 </w:t>
+      </w:r>
+      <w:r w:rsidR="005A5868" w:rsidRPr="00D87D8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="005230BC">
+        <w:t>rujukan</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2DF6" w:rsidRPr="00D87D8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>menggunakan</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="005230BC">
+        <w:t xml:space="preserve"> utama (jurnal dan buku)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB58B7" w:rsidRPr="00D87D8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="005230BC">
+        <w:t xml:space="preserve"> yang mutakhir (10 tahun terakhir)</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2DF6" w:rsidRPr="00D87D8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>alat</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="005230BC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005230BC">
+      <w:r w:rsidR="0071464F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>bantu</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="005230BC">
+        <w:t xml:space="preserve">Pastikan seluruh </w:t>
+      </w:r>
+      <w:r w:rsidR="00F957D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> yang </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="005230BC">
+        <w:t xml:space="preserve">sumber yang anda tulis di daftar pustaka, telah disitasi di tubuh artikel. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>membuat</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="005230BC">
+        <w:t>Berikut adalah beberapa contoh penulisan daftar pustaka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D18818F" w14:textId="77777777" w:rsidR="00A67CF7" w:rsidRDefault="00A67CF7" w:rsidP="00D87D8E">
+      <w:pPr>
+        <w:pStyle w:val="A"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> daftar </w:t>
-[...936 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:id w:val="123672119"/>
-[...3 lines deleted...]
-        </w:docPartObj>
+        <w:id w:val="869257571"/>
+        <w:bibliography/>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:sdt>
-          <w:sdtPr>
+        <w:p w14:paraId="2B4AA71A" w14:textId="77777777" w:rsidR="00374860" w:rsidRDefault="00374860" w:rsidP="00374860">
+          <w:pPr>
+            <w:pStyle w:val="Bibliography"/>
+            <w:ind w:left="567" w:hanging="567"/>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:lang w:val="id-ID"/>
+              <w:noProof/>
             </w:rPr>
-            <w:id w:val="111145805"/>
-[...91 lines deleted...]
-        </w:sdt>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> BIBLIOGRAPHY </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve">Hochenga, H. (2011). Microstructural Fabrication and Design of Sunlight Guide Panel of Inorganic-Organic Hybrid Material. </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Journal of Energy and Buildings, 43</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>, 1011-1019.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3C83B409" w14:textId="77777777" w:rsidR="00374860" w:rsidRDefault="00374860" w:rsidP="00374860">
+          <w:pPr>
+            <w:pStyle w:val="Bibliography"/>
+            <w:ind w:left="567" w:hanging="567"/>
+            <w:rPr>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve">Li, Z., Zhang, H., Wen, C.-Y., Yang, A.-S., &amp; Juan, Y.-H. (2020, October). Effects of height-asymmetric street canyon configurations on outdoor air temperature and air quality. </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Building and Environment, 183</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>(107195), 1-23. doi:https://doi.org/10.1016/j.buildenv.2020.107195</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="51E2E303" w14:textId="77777777" w:rsidR="00374860" w:rsidRDefault="00374860" w:rsidP="00374860"/>
+        <w:p w14:paraId="15FC259D" w14:textId="77777777" w:rsidR="00374860" w:rsidRDefault="00374860" w:rsidP="00374860"/>
+        <w:p w14:paraId="5E32469F" w14:textId="77777777" w:rsidR="00374860" w:rsidRPr="00374860" w:rsidRDefault="00374860" w:rsidP="00374860"/>
+        <w:p w14:paraId="17CCCB30" w14:textId="77777777" w:rsidR="00374860" w:rsidRDefault="00374860" w:rsidP="00374860"/>
+        <w:p w14:paraId="3FB7ADF8" w14:textId="77777777" w:rsidR="00374860" w:rsidRDefault="00374860" w:rsidP="00374860"/>
+        <w:p w14:paraId="1BE623B5" w14:textId="454C1AE7" w:rsidR="00374860" w:rsidRDefault="00000000" w:rsidP="00374860"/>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="53D72079" w14:textId="74D32974" w:rsidR="00834596" w:rsidRDefault="002C44E1" w:rsidP="003247E4">
+    <w:p w14:paraId="7869D037" w14:textId="77777777" w:rsidR="009E36EA" w:rsidRPr="003247E4" w:rsidRDefault="009E36EA" w:rsidP="00D87D8E">
       <w:pPr>
         <w:ind w:firstLine="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...33 lines deleted...]
-      </w:r>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="63EA3D00" w14:textId="03F472D2" w:rsidR="003247E4" w:rsidRDefault="003247E4" w:rsidP="003247E4">
-[...6034 lines deleted...]
-    <w:sectPr w:rsidR="009E36EA" w:rsidRPr="003247E4" w:rsidSect="008F1595">
+    <w:sectPr w:rsidR="009E36EA" w:rsidRPr="003247E4" w:rsidSect="00CD6C86">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="257" w:other="257"/>
-      <w:cols w:space="851"/>
+      <w:cols w:num="2" w:space="851"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ABE02C9" w14:textId="77777777" w:rsidR="00D10783" w:rsidRDefault="00D10783" w:rsidP="000553C2">
+    <w:p w14:paraId="758A31C1" w14:textId="77777777" w:rsidR="001B2ED4" w:rsidRDefault="001B2ED4" w:rsidP="000553C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06BAFD99" w14:textId="77777777" w:rsidR="00D10783" w:rsidRDefault="00D10783" w:rsidP="000553C2">
+    <w:p w14:paraId="0F5FBD51" w14:textId="77777777" w:rsidR="001B2ED4" w:rsidRDefault="001B2ED4" w:rsidP="000553C2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="658918"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="42430039" w14:textId="77777777" w:rsidR="00F11168" w:rsidRDefault="00F11168">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
       </w:p>
       <w:p w14:paraId="1F6C6C6A" w14:textId="1E4A98EB" w:rsidR="00AE02FE" w:rsidRDefault="00AE02FE" w:rsidP="00CB13BF">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           </w:pBdr>
           <w:tabs>
             <w:tab w:val="clear" w:pos="9360"/>
             <w:tab w:val="right" w:pos="8789"/>
           </w:tabs>
           <w:ind w:firstLine="0"/>
           <w:jc w:val="left"/>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve">Nama </w:t>
+          <w:t>Nama Penulis</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00CB13BF">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve">; Nama </w:t>
+          <w:t>; Nama Penulis; dan Nama Penulis</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">, </w:t>
         </w:r>
         <w:r w:rsidR="004B2B61" w:rsidRPr="004B2B61">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Footer</w:t>
         </w:r>
         <w:r w:rsidR="004B2B61" w:rsidRPr="004B2B61">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-          <w:t xml:space="preserve"> 2 Baris</w:t>
+          <w:t xml:space="preserve"> Maksimal 2 Baris</w:t>
         </w:r>
         <w:r w:rsidR="00CB13BF">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">                        </w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="1D87F2F4" w14:textId="3C0BE0D5" w:rsidR="00F11168" w:rsidRPr="00CF5831" w:rsidRDefault="00AE02FE" w:rsidP="00AE02FE">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="9360"/>
             <w:tab w:val="right" w:pos="8789"/>
           </w:tabs>
           <w:ind w:firstLine="0"/>
           <w:jc w:val="left"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve">Sub </w:t>
-[...27 lines deleted...]
-          <w:t>)</w:t>
+          <w:t>Sub Judul Artikel (Bila ada)</w:t>
         </w:r>
         <w:r w:rsidR="00CB13BF">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-          <w:t xml:space="preserve"> Capitalized Each Word</w:t>
+          <w:t xml:space="preserve"> Menggunakan Capitalized Each Word</w:t>
         </w:r>
         <w:r w:rsidR="006F03AC">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00443D2A">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00722152" w:rsidRPr="006F03AC">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00443D2A">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="009E4E67">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>68</w:t>
         </w:r>
         <w:r w:rsidR="00443D2A">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="658912"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="6B89779F" w14:textId="62BB184F" w:rsidR="00AE02FE" w:rsidRDefault="007D3EF6" w:rsidP="007D3EF6">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           </w:pBdr>
           <w:tabs>
             <w:tab w:val="clear" w:pos="9360"/>
             <w:tab w:val="right" w:pos="8789"/>
           </w:tabs>
           <w:ind w:firstLine="0"/>
           <w:jc w:val="left"/>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve">Nama </w:t>
-[...27 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>Nama Penulis; dkk.</w:t>
         </w:r>
         <w:r w:rsidR="00CF5831">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">, </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00AE02FE">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>Judul</w:t>
-[...13 lines deleted...]
-          <w:t>Artikel</w:t>
+          <w:t>Judul Artikel</w:t>
         </w:r>
         <w:r w:rsidR="00CF5831" w:rsidRPr="00CF5831">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00CF5831">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>(</w:t>
+          <w:t>(Nama penulis lebih dari 3 maka ditulis dengan dkk</w:t>
         </w:r>
-        <w:proofErr w:type="gramEnd"/>
-[...97 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="004B2B61">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
         <w:r w:rsidR="00CF5831">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">                       </w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="13BF0EBE" w14:textId="37895C39" w:rsidR="00A82FDE" w:rsidRPr="00CF5831" w:rsidRDefault="00AE02FE" w:rsidP="009353BA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="9360"/>
             <w:tab w:val="right" w:pos="8789"/>
           </w:tabs>
           <w:ind w:firstLine="0"/>
           <w:jc w:val="left"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve">Sub </w:t>
-[...27 lines deleted...]
-          <w:t>)</w:t>
+          <w:t>Sub Judul Artikel (Bila ada)</w:t>
         </w:r>
         <w:r w:rsidR="004B2B61">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
         <w:r w:rsidR="004B2B61" w:rsidRPr="004B2B61">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Footer</w:t>
         </w:r>
         <w:r w:rsidR="004B2B61">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00ED24E8">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>Maksimal</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 2 Baris</w:t>
+          <w:t>Maksimal 2 Baris</w:t>
         </w:r>
         <w:r w:rsidR="006F03AC">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00443D2A">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="006018FB">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00443D2A">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="009E4E67">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>67</w:t>
         </w:r>
         <w:r w:rsidR="00443D2A">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ED30E22" w14:textId="77777777" w:rsidR="00D10783" w:rsidRDefault="00D10783" w:rsidP="000553C2">
+    <w:p w14:paraId="42E7F23D" w14:textId="77777777" w:rsidR="001B2ED4" w:rsidRDefault="001B2ED4" w:rsidP="000553C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6296A5DA" w14:textId="77777777" w:rsidR="00D10783" w:rsidRDefault="00D10783" w:rsidP="000553C2">
+    <w:p w14:paraId="0888250E" w14:textId="77777777" w:rsidR="001B2ED4" w:rsidRDefault="001B2ED4" w:rsidP="000553C2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="692BAFA3" w14:textId="38D6E4F5" w:rsidR="00CF5831" w:rsidRPr="00722152" w:rsidRDefault="00CF5831" w:rsidP="009353BA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="692BAFA3" w14:textId="3E7B636A" w:rsidR="00CF5831" w:rsidRPr="00722152" w:rsidRDefault="00CF5831" w:rsidP="009353BA">
     <w:pPr>
       <w:spacing w:before="40" w:after="20"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0076066B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C498DD1" wp14:editId="0CD2613F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>1537525</wp:posOffset>
               </wp:positionH>
@@ -15753,360 +3886,268 @@
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2589530" cy="1404620"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="4134B9A5" w14:textId="77777777" w:rsidR="00CF5831" w:rsidRPr="003E3F79" w:rsidRDefault="009353BA" w:rsidP="006D5174">
                           <w:pPr>
                             <w:pStyle w:val="NoHanging"/>
                           </w:pPr>
-                          <w:proofErr w:type="gramStart"/>
                           <w:r>
                             <w:t xml:space="preserve">DOI </w:t>
                           </w:r>
                           <w:r w:rsidR="00CF5831" w:rsidRPr="003E3F79">
-                            <w:t>:</w:t>
+                            <w:t>: dx.doi.org/</w:t>
                           </w:r>
-                          <w:proofErr w:type="gramEnd"/>
-[...3 lines deleted...]
-                          <w:proofErr w:type="spellStart"/>
                           <w:r>
                             <w:t>xxxxxx</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5C498DD1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:121.05pt;margin-top:-27.1pt;width:203.9pt;height:110.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCN6afU+wEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdO7UFy0Ga1EWB&#10;9AGk/QCaoiyiJJfl0pbSr8+SchyjvRXVgSC13Nmd2eH6erCGHVVADa7m00nJmXISGu32Nf/xfftm&#10;yRlG4RphwKmaPyrk15vXr9a9r9QMOjCNCoxAHFa9r3kXo6+KAmWnrMAJeOUo2EKwItIx7IsmiJ7Q&#10;rSlmZXlV9BAaH0AqRPp7Nwb5JuO3rZLxa9uiiszUnHqLeQ153aW12KxFtQ/Cd1qe2hD/0IUV2lHR&#10;M9SdiIIdgv4LymoZAKGNEwm2gLbVUmUOxGZa/sHmoRNeZS4kDvqzTPj/YOWX44P/Flgc3sNAA8wk&#10;0N+D/InMwW0n3F7dhAB9p0RDhadJsqL3WJ1Sk9RYYQLZ9Z+hoSGLQ4QMNLTBJlWIJyN0GsDjWXQ1&#10;RCbp52yxXC3eUkhSbDov51ezPJZCVM/pPmD8qMCytKl5oKlmeHG8x5jaEdXzlVTNwVYbkydrHOtr&#10;vlrMFjnhImJ1JOMZbWu+LNM3WiGx/OCanByFNuOeChh3op2YjpzjsBvoYqK/g+aRBAgwGoweBG06&#10;CL8568lcNcdfBxEUZ+aTIxFX0/k8uTEf5ot3xJiFy8juMiKcJKiaR87G7W3MDk5c0d+Q2FudZXjp&#10;5NQrmSarczJ4cuXlOd96eYabJwAAAP//AwBQSwMEFAAGAAgAAAAhACGmLkrgAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxau1ZIaRqnqlBblpQSsXZjN4mIH7LdNPw9wwqW&#10;o3t075lyM5mBjDrE3lkBizkDom3jVG9bAfXHfvYMJCZplRyc1QK+dYRNdX9XykK5m33X4ym1BEts&#10;LKSALiVfUBqbThsZ585ri9nFBSMTnqGlKsgblpuBcsZyamRvcaGTXr90uvk6XY0An/xh+Rrejtvd&#10;fmT156HmfbsT4vFh2q6BJD2lPxh+9VEdKnQ6u6tVkQwCeMYXiAqYPWUcCBJ5tloBOSOaLxnQqqT/&#10;f6h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI3pp9T7AQAAzgMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACGmLkrgAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAVQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="4134B9A5" w14:textId="77777777" w:rsidR="00CF5831" w:rsidRPr="003E3F79" w:rsidRDefault="009353BA" w:rsidP="006D5174">
                     <w:pPr>
                       <w:pStyle w:val="NoHanging"/>
                     </w:pPr>
-                    <w:proofErr w:type="gramStart"/>
                     <w:r>
                       <w:t xml:space="preserve">DOI </w:t>
                     </w:r>
                     <w:r w:rsidR="00CF5831" w:rsidRPr="003E3F79">
-                      <w:t>:</w:t>
+                      <w:t>: dx.doi.org/</w:t>
                     </w:r>
-                    <w:proofErr w:type="gramEnd"/>
-[...3 lines deleted...]
-                    <w:proofErr w:type="spellStart"/>
                     <w:r>
                       <w:t>xxxxxx</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DE96AF3" wp14:editId="7EB8EDE6">
           <wp:extent cx="755015" cy="212725"/>
           <wp:effectExtent l="19050" t="0" r="6985" b="0"/>
-          <wp:docPr id="43" name="Picture 43" descr="Logo Vitruvian 03082011"/>
+          <wp:docPr id="1165551690" name="Picture 1165551690" descr="Logo Vitruvian 03082011"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 4" descr="Logo Vitruvian 03082011"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="755015" cy="212725"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="005E1043">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Jurnal</w:t>
+      <w:t>Jurnal Arsitektur, Bangunan, &amp; Lingkungan</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="005E1043">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...59 lines deleted...]
-    </w:r>
     <w:r w:rsidRPr="00722152">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> |</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00722152">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="22"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00722152">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00E32B2E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Vol.</w:t>
     </w:r>
-    <w:r w:rsidR="009353BA">
+    <w:r w:rsidR="000B181E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>x</w:t>
+      <w:t>13</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00E32B2E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">  </w:t>
+      <w:t xml:space="preserve">  No.</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00E32B2E">
+    <w:r w:rsidR="000B181E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>No.</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="009353BA">
+    <w:r w:rsidRPr="00E32B2E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>x</w:t>
+      <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00E32B2E">
+    <w:r w:rsidR="000B181E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">  </w:t>
+      <w:t>Oktober</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="002857E4">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Februari</w:t>
+      <w:t xml:space="preserve"> 20</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r>
+    <w:r w:rsidR="000B181E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 20</w:t>
-[...7 lines deleted...]
-      <w:t>xx</w:t>
+      <w:t>23</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> : </w:t>
     </w:r>
     <w:r w:rsidR="009353BA">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>xx</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
@@ -16191,229 +4232,476 @@
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="06C00D8C" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 9" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:0;margin-top:8.95pt;width:444pt;height:0;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPK+u3HwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8DknYQCEirFYJ9GXb&#10;RdrtBxjbSaw6tmUbAqr67x2bi9j2parKgxlnZs5czvHy8dhLdODWCa1KnI1TjLiimgnVlvjb22Y0&#10;x8h5ohiRWvESn7jDj6uPH5aDKfhEd1oybhGAKFcMpsSd96ZIEkc73hM31oYrcDba9sTD1bYJs2QA&#10;9F4mkzSdJYO2zFhNuXPwtT478SriNw2n/qVpHPdIlhh68/G08dyFM1ktSdFaYjpBL22Qf+iiJ0JB&#10;0RtUTTxBeyv+gOoFtdrpxo+p7hPdNILyOANMk6W/TfPaEcPjLLAcZ25rcv8Pln49bC0SDLhbYKRI&#10;Dxw97b2OpdEi7GcwroCwSm1tmJAe1at51vS7Q0pXHVEtj8FvJwO5WchI3qWEizNQZTd80QxiCODH&#10;ZR0b2wdIWAM6Rk5ON0740SMKH6ezh/k8Bero1ZeQ4pporPOfue5RMErsvCWi7XyllQLmtc1iGXJ4&#10;dj60RYprQqiq9EZIGQUgFRpKvJhOpjHBaSlYcIYwZ9tdJS06kCCh+Iszguc+zOq9YhGs44StL7Yn&#10;Qp5tKC5VwIPBoJ2LddbIj0W6WM/X83yUT2brUZ7W9ehpU+Wj2Sb7NK0f6qqqs5+htSwvOsEYV6G7&#10;q16z/O/0cHk5Z6XdFHtbQ/IePe4Lmr3+x6Yjs4HMsyx2mp229so4SDQGX55TeAP3d7DvH/3qFwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAFYqxLLaAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAM&#10;hu9Ie4fIk7gglm4S0JWm04TEgSPbJK5eY9pC41RNupY9PZ52gKO/3/r9Od9MrlUn6kPj2cBykYAi&#10;Lr1tuDJw2L/ep6BCRLbYeiYDPxRgU8xucsysH/mdTrtYKSnhkKGBOsYu0zqUNTkMC98RS/bpe4dR&#10;xr7StsdRyl2rV0nyqB02LBdq7OilpvJ7NzgDFIaHZbJdu+rwdh7vPlbnr7HbG3M7n7bPoCJN8W8Z&#10;LvqiDoU4Hf3ANqjWgDwShT6tQUmapqmA4xXoItf/9YtfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAI8r67cfAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFYqxLLaAAAABgEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="090041A3" w14:textId="77777777" w:rsidR="002D7513" w:rsidRDefault="002D7513" w:rsidP="002D7513">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="090041A3" w14:textId="6A31C68B" w:rsidR="002D7513" w:rsidRDefault="000B181E" w:rsidP="002D7513">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="659E9A16" wp14:editId="61A76FD8">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>19050</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-76200</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="552450" cy="193040"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2033062925" name="Picture 1" descr="Creative Commons NonCommercial license - Wikipedia"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1" descr="Creative Commons NonCommercial license - Wikipedia"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="552450" cy="193040"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00FF53AF">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11249983" wp14:editId="4421E26C">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F53E722" wp14:editId="691942FA">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-76200</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>126365</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3256671" cy="349250"/>
+              <wp:effectExtent l="0" t="0" r="20320" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="248236615" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3256671" cy="349250"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3DAB6A3B" w14:textId="553D5079" w:rsidR="000B181E" w:rsidRPr="001A18F0" w:rsidRDefault="000B181E" w:rsidP="000B181E">
+                          <w:pPr>
+                            <w:ind w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                              <w:color w:val="282624"/>
+                              <w:spacing w:val="5"/>
+                              <w:sz w:val="12"/>
+                              <w:szCs w:val="12"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="001A18F0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                              <w:color w:val="282624"/>
+                              <w:spacing w:val="5"/>
+                              <w:sz w:val="12"/>
+                              <w:szCs w:val="12"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                            </w:rPr>
+                            <w:t>Copyright ©202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00337777">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                              <w:color w:val="282624"/>
+                              <w:spacing w:val="5"/>
+                              <w:sz w:val="12"/>
+                              <w:szCs w:val="12"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="001A18F0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                              <w:color w:val="282624"/>
+                              <w:spacing w:val="5"/>
+                              <w:sz w:val="12"/>
+                              <w:szCs w:val="12"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> Vitruvian : Jurnal Arsitektur, Bangunan dan Lingkungan</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="74173D4F" w14:textId="77777777" w:rsidR="000B181E" w:rsidRPr="001A18F0" w:rsidRDefault="000B181E" w:rsidP="000B181E">
+                          <w:pPr>
+                            <w:ind w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="6"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="001A18F0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                              <w:color w:val="282624"/>
+                              <w:spacing w:val="5"/>
+                              <w:sz w:val="12"/>
+                              <w:szCs w:val="12"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                            </w:rPr>
+                            <w:t>This is an open access article under the CC BY-NC license</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7F53E722" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-6pt;margin-top:9.95pt;width:256.45pt;height:27.5pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNm//NEQIAAPwDAAAOAAAAZHJzL2Uyb0RvYy54bWysk99u2yAUxu8n7R0Q94sdN0kbK07Vpes0&#10;qfsjdXsADDhGwxwGJHb29D1gN422u2m+QOADH+f8zsfmdug0OUrnFZiKzmc5JdJwEMrsK/rj+8O7&#10;G0p8YEYwDUZW9CQ9vd2+fbPpbSkLaEEL6QiKGF/2tqJtCLbMMs9b2TE/AysNBhtwHQu4dPtMONaj&#10;eqezIs9XWQ9OWAdceo9/78cg3Sb9ppE8fG0aLwPRFcXcQhpdGus4ZtsNK/eO2VbxKQ32D1l0TBm8&#10;9Cx1zwIjB6f+kuoUd+ChCTMOXQZNo7hMNWA18/yPap5aZmWqBeF4e8bk/58s/3J8st8cCcN7GLCB&#10;qQhvH4H/9MTArmVmL++cg76VTODF84gs660vp6MRtS99FKn7zyCwyewQIAkNjesiFayToDo24HSG&#10;LodAOP68Kpar1fWcEo6xq8W6WKauZKx8OW2dDx8ldCROKuqwqUmdHR99iNmw8mVLvMzAg9I6NVYb&#10;0ld0vSyWY12glYjBuC1ZTO60I0eG5qj3Y2UYuNzVqYD+1Kqr6E0ev9ExEcYHI9IlgSk9zjERbSY6&#10;EciIJgz1QJSY0EVYNYgT4nIw2hGfD05acL8p6dGKFfW/DsxJSvQng8jX88UiejctFsvrAhfuMlJf&#10;RpjhKFXRQMk43YXk9xHNHbamUYnaayZTymixBHN6DtHDl+u06/XRbp8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQCdd5lY4QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWielpU2I&#10;UwEqXDgApRIc3XhJIux1iN0m/XuWE9x2NKPZN8V6dFYcsQ+tJwXpNAGBVHnTUq1g9/YwWYEIUZPR&#10;1hMqOGGAdXl+Vujc+IFe8biNteASCrlW0MTY5VKGqkGnw9R3SOx9+t7pyLKvpen1wOXOylmSXEun&#10;W+IPje7wvsHqa3twCoaXu8f39LSYf7vn1ebjqd7Z5dVGqcuL8fYGRMQx/oXhF5/RoWSmvT+QCcIq&#10;mKQz3hLZyDIQHFgkCR97Bct5BrIs5P8F5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;zZv/zRECAAD8AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAnXeZWOEAAAAJAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" strokecolor="white [3212]">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="3DAB6A3B" w14:textId="553D5079" w:rsidR="000B181E" w:rsidRPr="001A18F0" w:rsidRDefault="000B181E" w:rsidP="000B181E">
+                    <w:pPr>
+                      <w:ind w:firstLine="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                        <w:color w:val="282624"/>
+                        <w:spacing w:val="5"/>
+                        <w:sz w:val="12"/>
+                        <w:szCs w:val="12"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="001A18F0">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                        <w:color w:val="282624"/>
+                        <w:spacing w:val="5"/>
+                        <w:sz w:val="12"/>
+                        <w:szCs w:val="12"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                      </w:rPr>
+                      <w:t>Copyright ©202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00337777">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                        <w:color w:val="282624"/>
+                        <w:spacing w:val="5"/>
+                        <w:sz w:val="12"/>
+                        <w:szCs w:val="12"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="001A18F0">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                        <w:color w:val="282624"/>
+                        <w:spacing w:val="5"/>
+                        <w:sz w:val="12"/>
+                        <w:szCs w:val="12"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> Vitruvian : Jurnal Arsitektur, Bangunan dan Lingkungan</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="74173D4F" w14:textId="77777777" w:rsidR="000B181E" w:rsidRPr="001A18F0" w:rsidRDefault="000B181E" w:rsidP="000B181E">
+                    <w:pPr>
+                      <w:ind w:firstLine="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="6"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="001A18F0">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                        <w:color w:val="282624"/>
+                        <w:spacing w:val="5"/>
+                        <w:sz w:val="12"/>
+                        <w:szCs w:val="12"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                      </w:rPr>
+                      <w:t>This is an open access article under the CC BY-NC license</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="002D7513">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11249983" wp14:editId="7727B428">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>1362075</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-354330</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2589530" cy="208280"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="18" name="Text Box 217"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2589530" cy="208280"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="3094FE3A" w14:textId="77777777" w:rsidR="002D7513" w:rsidRDefault="002D7513" w:rsidP="009353BA">
                           <w:pPr>
                             <w:ind w:firstLine="0"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
-                          <w:proofErr w:type="gramStart"/>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:cs="Arial"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t>DOI :</w:t>
+                            <w:t>DOI : dx.doi.org/</w:t>
                           </w:r>
-                          <w:proofErr w:type="gramEnd"/>
-[...7 lines deleted...]
-                          <w:proofErr w:type="spellStart"/>
                           <w:r w:rsidR="00653A21">
                             <w:rPr>
                               <w:rFonts w:cs="Arial"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>xxxxxx</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="11249983" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 217" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:107.25pt;margin-top:-27.9pt;width:203.9pt;height:16.4pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0wKaJ+wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06ShhTRqulp2KUJa&#10;LtLCBziO01jYHmO7TcrXM3ay3QreEHmwxp7M8Zwzx9ubUStyEs5LMDVdLnJKhOHQSnOo6fdv+1cl&#10;JT4w0zIFRtT0LDy92b18sR1sJQroQbXCEQQxvhpsTfsQbJVlnvdCM78AKwwmO3CaBdy6Q9Y6NiC6&#10;VlmR52+yAVxrHXDhPZ7eT0m6S/hdJ3j40nVeBKJqir2FtLq0NnHNdltWHRyzveRzG+wfutBMGrz0&#10;AnXPAiNHJ/+C0pI78NCFBQedQddJLhIHZLPM/2Dz2DMrEhcUx9uLTP7/wfLPp0f71ZEwvoMRB5hI&#10;ePsA/IcnBu56Zg7i1jkYesFavHgZJcsG66u5NErtKx9BmuETtDhkdgyQgMbO6agK8iSIjgM4X0QX&#10;YyAcD4t1uVm/xhTHXJGXRZmmkrHqqdo6Hz4I0CQGNXU41ITOTg8+xG5Y9fRLvMzAXiqVBqsMGWq6&#10;WRfrVHCV0TKg75TUNS3z+E1OiCTfmzYVBybVFOMFysysI9GJchibkch2liSK0EB7RhkcTDbDZ4FB&#10;D+4XJQNarKb+55E5QYn6aFDKzXK1ip5Mm9X6bYEbd51prjPMcISqaaBkCu9C8nGk7O0tSr6XSY3n&#10;TuaW0TpJpNnm0ZvX+/TX82Pc/QYAAP//AwBQSwMEFAAGAAgAAAAhAPMyhB7fAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxauy4pVYhTVagtS6BEXbvxkETED8VuGv6eYQXL&#10;mTm6c26xmWzPRhxi552CxVwAQ1d707lGQfWxn62BxaSd0b13qOAbI2zK25tC58Zf3TuOx9QwCnEx&#10;1wralELOeaxbtDrOfUBHt08/WJ1oHBpuBn2lcNtzKcSKW905+tDqgM8t1l/Hi1UQUjg8vgyvb9vd&#10;fhTV6VDJrtkpdX83bZ+AJZzSHwy/+qQOJTmd/cWZyHoFcvGQEapglmXUgYiVlEtgZ9rIpQBeFvx/&#10;h/IHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9MCmifsBAADUAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8zKEHt8AAAALAQAADwAAAAAAAAAA&#10;AAAAAABVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="11249983" id="Text Box 217" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:107.25pt;margin-top:-27.9pt;width:203.9pt;height:16.4pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDHmRI/QEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06ShhTRqulp2KUJa&#10;LtLCBziO01jYHmO7TcrXM3ay3QreEHmwPJ7M8Zwzx9ubUStyEs5LMDVdLnJKhOHQSnOo6fdv+1cl&#10;JT4w0zIFRtT0LDy92b18sR1sJQroQbXCEQQxvhpsTfsQbJVlnvdCM78AKwwmO3CaBQzdIWsdGxBd&#10;q6zI8zfZAK61DrjwHk/vpyTdJfyuEzx86TovAlE1xd5CWl1am7hmuy2rDo7ZXvK5DfYPXWgmDV56&#10;gbpngZGjk39BackdeOjCgoPOoOskF4kDslnmf7B57JkViQuK4+1FJv//YPnn06P96kgY38GIA0wk&#10;vH0A/sMTA3c9Mwdx6xwMvWAtXryMkmWD9dVcGqX2lY8gzfAJWhwyOwZIQGPndFQFeRJExwGcL6KL&#10;MRCOh8W63KxfY4pjrsjLokxTyVj1VG2dDx8EaBI3NXU41ITOTg8+xG5Y9fRLvMzAXiqVBqsMGWq6&#10;WRfrVHCV0TKg75TUNS3z+E1OiCTfmzYVBybVtMcLlJlZR6IT5TA2I5EtNh1rowgNtGeUwcFkM3wW&#10;uOnB/aJkQIvV1P88MicoUR8NSrlZrlbRkylYrd8WGLjrTHOdYYYjVE0DJdP2LiQfR8re3qLke5nU&#10;eO5kbhmtk0SabR69eR2nv54f4+43AAAA//8DAFBLAwQUAAYACAAAACEA8zKEHt8AAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7Fq7LilViFNVqC1LoERdu/GQRMQPxW4a/p5h&#10;BcuZObpzbrGZbM9GHGLnnYLFXABDV3vTuUZB9bGfrYHFpJ3RvXeo4BsjbMrbm0Lnxl/dO47H1DAK&#10;cTHXCtqUQs55rFu0Os59QEe3Tz9YnWgcGm4GfaVw23MpxIpb3Tn60OqAzy3WX8eLVRBSODy+DK9v&#10;291+FNXpUMmu2Sl1fzdtn4AlnNIfDL/6pA4lOZ39xZnIegVy8ZARqmCWZdSBiJWUS2Bn2silAF4W&#10;/H+H8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDDHmRI/QEAANQDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDzMoQe3wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAFcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYwUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="3094FE3A" w14:textId="77777777" w:rsidR="002D7513" w:rsidRDefault="002D7513" w:rsidP="009353BA">
                     <w:pPr>
                       <w:ind w:firstLine="0"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
-                    <w:proofErr w:type="gramStart"/>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:cs="Arial"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t>DOI :</w:t>
+                      <w:t>DOI : dx.doi.org/</w:t>
                     </w:r>
-                    <w:proofErr w:type="gramEnd"/>
-[...7 lines deleted...]
-                    <w:proofErr w:type="spellStart"/>
                     <w:r w:rsidR="00653A21">
                       <w:rPr>
                         <w:rFonts w:cs="Arial"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>xxxxxx</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="69E2D272" w14:textId="77777777" w:rsidR="002D7513" w:rsidRPr="00722152" w:rsidRDefault="002D7513" w:rsidP="002D7513">
+  <w:p w14:paraId="69E2D272" w14:textId="5218902E" w:rsidR="002D7513" w:rsidRPr="00722152" w:rsidRDefault="002D7513" w:rsidP="002D7513">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00881596">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
-      <w:t>p-</w:t>
-[...13 lines deleted...]
-      <w:t xml:space="preserve"> 2088-8201    e-ISSN : 2598-298</w:t>
+      <w:t>p-ISSN : 2088-8201    e-ISSN : 2598-298</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62F82D09" wp14:editId="65E4B05F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>248285</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5638800" cy="0"/>
               <wp:effectExtent l="13335" t="13335" r="5715" b="5715"/>
               <wp:wrapNone/>
@@ -16467,51 +4755,51 @@
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="57AC86DB" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:0;margin-top:19.55pt;width:444pt;height:0;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwOJa8HwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8hyQssBARVqsEetm2&#10;SLv9AcZ2EquObdmGgKr+944NQWx7qapyMOPMzJuP97x6OnUSHbl1QqsCZ+MUI66oZkI1Bf72th0t&#10;MHKeKEakVrzAZ+7w0/rjh1Vvcj7RrZaMWwQgyuW9KXDrvcmTxNGWd8SNteEKnLW2HfFwtU3CLOkB&#10;vZPJJE3nSa8tM1ZT7hx8rS5OvI74dc2p/1rXjnskCwy9+XjaeO7DmaxXJG8sMa2g1zbIP3TREaGg&#10;6A2qIp6ggxV/QHWCWu107cdUd4mua0F5nAGmydLfpnltieFxFliOM7c1uf8HS78cdxYJBtw9YqRI&#10;Bxw9H7yOpdFj2E9vXA5hpdrZMCE9qVfzoul3h5QuW6IaHoPfzgZys5CRvEsJF2egyr7/rBnEEMCP&#10;yzrVtguQsAZ0ipycb5zwk0cUPs7mD4tFCtTRwZeQfEg01vlPXHcoGAV23hLRtL7USgHz2maxDDm+&#10;OB/aIvmQEKoqvRVSRgFIhfoCL2eTWUxwWgoWnCHM2WZfSouOJEgo/uKM4LkPs/qgWARrOWGbq+2J&#10;kBcbiksV8GAwaOdqXTTyY5kuN4vNYjqaTuab0TStqtHztpyO5tvscVY9VGVZZT9Da9k0bwVjXIXu&#10;Br1m07/Tw/XlXJR2U+xtDcl79LgvaHb4j01HZgOZF1nsNTvv7MA4SDQGX59TeAP3d7DvH/36FwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhANzi/Z7aAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQ&#10;he+C/2EZwYvYTSpKGrMpRfDg0bbgdZodk7TZ2ZDdNLG/3hEPenzvDe99U6xn16kzDaH1bCBdJKCI&#10;K29brg3sd6/3GagQkS12nsnAFwVYl9dXBebWT/xO522slZRwyNFAE2Ofax2qhhyGhe+JJfv0g8Mo&#10;cqi1HXCSctfpZZI8aYcty0KDPb00VJ22ozNAYXxMk83K1fu3y3T3sbwcp35nzO3NvHkGFWmOf8fw&#10;gy/oUArTwY9sg+oMyCPRwMMqBSVplmViHH4NXRb6P375DQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAPA4lrwfAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhANzi/Z7aAAAABgEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="3DB03D26" w14:textId="77777777" w:rsidR="00F11168" w:rsidRDefault="00F11168" w:rsidP="002D7513">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="803010DE"/>
     <w:lvl w:ilvl="0" w:tplc="61FC62C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -18388,177 +6676,183 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2052605683">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1973822772">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="817960909">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="713120500">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1068964883">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="314190942">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:mirrorMargins/>
   <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:bookFoldPrintingSheets w:val="-4"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000553C2"/>
     <w:rsid w:val="00000D28"/>
     <w:rsid w:val="00001563"/>
     <w:rsid w:val="00001729"/>
     <w:rsid w:val="00005594"/>
     <w:rsid w:val="00010B33"/>
     <w:rsid w:val="00024F01"/>
     <w:rsid w:val="00027B1E"/>
     <w:rsid w:val="00031D0E"/>
     <w:rsid w:val="00043488"/>
     <w:rsid w:val="00050430"/>
     <w:rsid w:val="000553C2"/>
     <w:rsid w:val="00057033"/>
     <w:rsid w:val="00066205"/>
     <w:rsid w:val="00072767"/>
     <w:rsid w:val="00072BB7"/>
     <w:rsid w:val="000844A6"/>
     <w:rsid w:val="000863F0"/>
     <w:rsid w:val="0008751E"/>
     <w:rsid w:val="000901C3"/>
     <w:rsid w:val="000906A6"/>
+    <w:rsid w:val="00094065"/>
     <w:rsid w:val="000A6FA1"/>
+    <w:rsid w:val="000B181E"/>
     <w:rsid w:val="000B4AB9"/>
     <w:rsid w:val="000C4B10"/>
     <w:rsid w:val="000E32F2"/>
     <w:rsid w:val="00106134"/>
     <w:rsid w:val="0011342B"/>
     <w:rsid w:val="00114576"/>
     <w:rsid w:val="001240FE"/>
     <w:rsid w:val="00137C56"/>
     <w:rsid w:val="0014387D"/>
     <w:rsid w:val="00146A00"/>
     <w:rsid w:val="001611E2"/>
+    <w:rsid w:val="001B2ED4"/>
     <w:rsid w:val="001F0A0C"/>
     <w:rsid w:val="002069E2"/>
     <w:rsid w:val="00256128"/>
     <w:rsid w:val="00257CCC"/>
     <w:rsid w:val="00267AA5"/>
     <w:rsid w:val="00280929"/>
     <w:rsid w:val="002857E4"/>
     <w:rsid w:val="002A2894"/>
     <w:rsid w:val="002B39F9"/>
     <w:rsid w:val="002C060C"/>
     <w:rsid w:val="002C44E1"/>
     <w:rsid w:val="002D1E84"/>
     <w:rsid w:val="002D3BB4"/>
     <w:rsid w:val="002D7513"/>
     <w:rsid w:val="002F3006"/>
     <w:rsid w:val="002F32D7"/>
     <w:rsid w:val="002F3990"/>
     <w:rsid w:val="002F3D2E"/>
     <w:rsid w:val="002F531A"/>
     <w:rsid w:val="00302F24"/>
     <w:rsid w:val="00306A02"/>
     <w:rsid w:val="003247E4"/>
     <w:rsid w:val="003353E8"/>
+    <w:rsid w:val="00337777"/>
     <w:rsid w:val="0034469F"/>
     <w:rsid w:val="00350CA8"/>
     <w:rsid w:val="00352AC8"/>
     <w:rsid w:val="00354E6C"/>
     <w:rsid w:val="00366D6D"/>
     <w:rsid w:val="00372826"/>
+    <w:rsid w:val="00374860"/>
     <w:rsid w:val="003756FF"/>
     <w:rsid w:val="00382072"/>
     <w:rsid w:val="003C07A7"/>
     <w:rsid w:val="003D2162"/>
     <w:rsid w:val="003E16B0"/>
     <w:rsid w:val="003F4776"/>
     <w:rsid w:val="00403613"/>
     <w:rsid w:val="004047C6"/>
     <w:rsid w:val="004049C6"/>
     <w:rsid w:val="00404CF3"/>
     <w:rsid w:val="00405D7B"/>
     <w:rsid w:val="00412217"/>
     <w:rsid w:val="004246D5"/>
     <w:rsid w:val="00440AFE"/>
     <w:rsid w:val="00443D2A"/>
     <w:rsid w:val="00446F1A"/>
     <w:rsid w:val="004513E5"/>
     <w:rsid w:val="00473D29"/>
     <w:rsid w:val="0049453C"/>
     <w:rsid w:val="004A03F6"/>
     <w:rsid w:val="004A15A2"/>
     <w:rsid w:val="004B2B61"/>
     <w:rsid w:val="004B48AD"/>
     <w:rsid w:val="004B5F77"/>
     <w:rsid w:val="004C2709"/>
     <w:rsid w:val="004C2E1B"/>
     <w:rsid w:val="004D2DF1"/>
     <w:rsid w:val="00501786"/>
     <w:rsid w:val="005230BC"/>
     <w:rsid w:val="00526A1A"/>
     <w:rsid w:val="005361B0"/>
+    <w:rsid w:val="00545C45"/>
     <w:rsid w:val="00561BCD"/>
     <w:rsid w:val="00565927"/>
     <w:rsid w:val="00577205"/>
+    <w:rsid w:val="00582F13"/>
     <w:rsid w:val="00586C02"/>
     <w:rsid w:val="005A5868"/>
     <w:rsid w:val="005C2AAC"/>
     <w:rsid w:val="005C4E7D"/>
     <w:rsid w:val="005D10D5"/>
     <w:rsid w:val="006018FB"/>
     <w:rsid w:val="006072D5"/>
     <w:rsid w:val="00611EFE"/>
     <w:rsid w:val="00617725"/>
     <w:rsid w:val="00617D9E"/>
     <w:rsid w:val="00620CEC"/>
     <w:rsid w:val="006244A0"/>
     <w:rsid w:val="00626840"/>
     <w:rsid w:val="006271FA"/>
     <w:rsid w:val="00643154"/>
     <w:rsid w:val="006444C6"/>
     <w:rsid w:val="00647791"/>
     <w:rsid w:val="00653A21"/>
     <w:rsid w:val="00655D52"/>
     <w:rsid w:val="00657400"/>
     <w:rsid w:val="00657DAA"/>
     <w:rsid w:val="006642C0"/>
     <w:rsid w:val="006643BE"/>
     <w:rsid w:val="006948A1"/>
     <w:rsid w:val="006A2435"/>
@@ -18575,50 +6869,51 @@
     <w:rsid w:val="006F5069"/>
     <w:rsid w:val="007039E5"/>
     <w:rsid w:val="00703D3A"/>
     <w:rsid w:val="00710ABB"/>
     <w:rsid w:val="0071464F"/>
     <w:rsid w:val="00722152"/>
     <w:rsid w:val="00722B13"/>
     <w:rsid w:val="00725333"/>
     <w:rsid w:val="00731D28"/>
     <w:rsid w:val="00736C62"/>
     <w:rsid w:val="007416E6"/>
     <w:rsid w:val="00755DB8"/>
     <w:rsid w:val="0076052C"/>
     <w:rsid w:val="007607B1"/>
     <w:rsid w:val="00765C18"/>
     <w:rsid w:val="0078755F"/>
     <w:rsid w:val="007A0B94"/>
     <w:rsid w:val="007C474D"/>
     <w:rsid w:val="007D3EF6"/>
     <w:rsid w:val="007E7751"/>
     <w:rsid w:val="007E77B4"/>
     <w:rsid w:val="00801D3E"/>
     <w:rsid w:val="0080241B"/>
     <w:rsid w:val="00807F08"/>
     <w:rsid w:val="008144A6"/>
+    <w:rsid w:val="00817909"/>
     <w:rsid w:val="00834596"/>
     <w:rsid w:val="00845389"/>
     <w:rsid w:val="00851C8C"/>
     <w:rsid w:val="00861AF2"/>
     <w:rsid w:val="008638C5"/>
     <w:rsid w:val="00875ED5"/>
     <w:rsid w:val="00894E3E"/>
     <w:rsid w:val="008A1398"/>
     <w:rsid w:val="008A3E7F"/>
     <w:rsid w:val="008E0777"/>
     <w:rsid w:val="008E1EDE"/>
     <w:rsid w:val="008F0FEE"/>
     <w:rsid w:val="008F116C"/>
     <w:rsid w:val="008F1595"/>
     <w:rsid w:val="009353BA"/>
     <w:rsid w:val="00936C74"/>
     <w:rsid w:val="00936FFB"/>
     <w:rsid w:val="00951D7E"/>
     <w:rsid w:val="009724E2"/>
     <w:rsid w:val="00976BA8"/>
     <w:rsid w:val="00994F50"/>
     <w:rsid w:val="00996362"/>
     <w:rsid w:val="009A27D4"/>
     <w:rsid w:val="009B736B"/>
     <w:rsid w:val="009C278F"/>
@@ -18651,154 +6946,159 @@
     <w:rsid w:val="00B03B67"/>
     <w:rsid w:val="00B16836"/>
     <w:rsid w:val="00B309B9"/>
     <w:rsid w:val="00B36D9A"/>
     <w:rsid w:val="00B406F8"/>
     <w:rsid w:val="00B43044"/>
     <w:rsid w:val="00B46C1D"/>
     <w:rsid w:val="00B63341"/>
     <w:rsid w:val="00B63CDD"/>
     <w:rsid w:val="00B70043"/>
     <w:rsid w:val="00B81150"/>
     <w:rsid w:val="00BA6311"/>
     <w:rsid w:val="00BB2C05"/>
     <w:rsid w:val="00BB58B7"/>
     <w:rsid w:val="00BC0EEE"/>
     <w:rsid w:val="00BD732F"/>
     <w:rsid w:val="00BD76DC"/>
     <w:rsid w:val="00BE2D7F"/>
     <w:rsid w:val="00BE5A8E"/>
     <w:rsid w:val="00BF3FB9"/>
     <w:rsid w:val="00C01646"/>
     <w:rsid w:val="00C07298"/>
     <w:rsid w:val="00C15CD7"/>
     <w:rsid w:val="00C2300B"/>
     <w:rsid w:val="00C26213"/>
+    <w:rsid w:val="00C35603"/>
     <w:rsid w:val="00C5681E"/>
     <w:rsid w:val="00C638E0"/>
     <w:rsid w:val="00C660A1"/>
     <w:rsid w:val="00C82916"/>
     <w:rsid w:val="00CA5272"/>
     <w:rsid w:val="00CB13BF"/>
     <w:rsid w:val="00CB70B6"/>
     <w:rsid w:val="00CC2AFD"/>
     <w:rsid w:val="00CD399D"/>
+    <w:rsid w:val="00CD6C86"/>
     <w:rsid w:val="00CF137E"/>
     <w:rsid w:val="00CF3F96"/>
     <w:rsid w:val="00CF4300"/>
     <w:rsid w:val="00CF499C"/>
     <w:rsid w:val="00CF5831"/>
     <w:rsid w:val="00D04CF3"/>
     <w:rsid w:val="00D10783"/>
     <w:rsid w:val="00D11A9E"/>
     <w:rsid w:val="00D220BE"/>
     <w:rsid w:val="00D446F6"/>
     <w:rsid w:val="00D51130"/>
     <w:rsid w:val="00D5265D"/>
     <w:rsid w:val="00D5398C"/>
     <w:rsid w:val="00D70168"/>
+    <w:rsid w:val="00D87D8E"/>
     <w:rsid w:val="00DA1AEC"/>
     <w:rsid w:val="00DA2C4F"/>
     <w:rsid w:val="00DB2DD6"/>
     <w:rsid w:val="00DB542E"/>
     <w:rsid w:val="00DD0AC3"/>
     <w:rsid w:val="00DE4E4D"/>
     <w:rsid w:val="00DF0DC1"/>
     <w:rsid w:val="00E216A7"/>
     <w:rsid w:val="00E244C8"/>
     <w:rsid w:val="00E269A3"/>
     <w:rsid w:val="00E31D01"/>
     <w:rsid w:val="00E32B2E"/>
     <w:rsid w:val="00E33F3F"/>
     <w:rsid w:val="00E34199"/>
     <w:rsid w:val="00E41B96"/>
     <w:rsid w:val="00E44F43"/>
     <w:rsid w:val="00E45C54"/>
     <w:rsid w:val="00E47D79"/>
     <w:rsid w:val="00E47E79"/>
     <w:rsid w:val="00E5068F"/>
     <w:rsid w:val="00E52470"/>
     <w:rsid w:val="00E55506"/>
     <w:rsid w:val="00E66D0D"/>
     <w:rsid w:val="00E80A4B"/>
     <w:rsid w:val="00E86116"/>
     <w:rsid w:val="00E865E1"/>
     <w:rsid w:val="00EA0B69"/>
     <w:rsid w:val="00EB431D"/>
+    <w:rsid w:val="00EB7550"/>
     <w:rsid w:val="00EC2DF7"/>
     <w:rsid w:val="00ED0388"/>
     <w:rsid w:val="00ED24E8"/>
     <w:rsid w:val="00ED2892"/>
     <w:rsid w:val="00F03A60"/>
     <w:rsid w:val="00F03D16"/>
     <w:rsid w:val="00F1112A"/>
     <w:rsid w:val="00F11168"/>
     <w:rsid w:val="00F15F11"/>
     <w:rsid w:val="00F2238A"/>
     <w:rsid w:val="00F315FC"/>
     <w:rsid w:val="00F62211"/>
     <w:rsid w:val="00F715AB"/>
     <w:rsid w:val="00F749A1"/>
     <w:rsid w:val="00F9563E"/>
     <w:rsid w:val="00F957D3"/>
     <w:rsid w:val="00F970A6"/>
     <w:rsid w:val="00FA23CA"/>
     <w:rsid w:val="00FC12B3"/>
     <w:rsid w:val="00FD0B76"/>
     <w:rsid w:val="00FD46AA"/>
     <w:rsid w:val="00FE2FB9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1E52AAC5"/>
   <w15:docId w15:val="{B423600D-7B1C-42FA-AC25-38B89825F906}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20034,51 +8334,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001F0A0C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F0A0C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="146292143">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="191772651">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20425,55 +8725,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2137261799">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -20818,76 +9122,76 @@
             <b:First>David</b:First>
             <b:Middle>L.</b:Middle>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:City>United States of America</b:City>
     <b:Publisher>Printed in the United States of America</b:Publisher>
     <b:RefOrder>3</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2105129F-0BB6-4230-8675-D24A6553DF1B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7015</Characters>
+  <Pages>2</Pages>
+  <Words>881</Words>
+  <Characters>5027</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8229</CharactersWithSpaces>
+  <CharactersWithSpaces>5897</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>7602203</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:syarifh5@gmail.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>